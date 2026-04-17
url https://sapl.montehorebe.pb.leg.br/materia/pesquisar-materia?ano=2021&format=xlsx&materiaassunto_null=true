--- v0 (2025-10-12)
+++ v1 (2026-04-17)
@@ -51,615 +51,615 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>MILENA KAREN NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/1/projeto_de_lei_01.2021.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/1/projeto_de_lei_01.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO QUADRO DO PODER EXECULTIVO MUNICIPAL, EM CUMPRIMENTO AO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, CONFORME ABAIXO ESPECIFICA E REMETE DEMAIS PROVIDÊNCIAS NECESSÁRIAS.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_02.2021.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_02.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 382/2020 DE 13 DE JANEIRO DE 2020 E INSTITUI O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATES AS ENDEMIAS E DA OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_lei_03.2021.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_lei_03.2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE A PANDEMIA DO CORONAVIRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ARÉA DA SAÚDE E DA OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/4/20210803_122228.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/4/20210803_122228.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REESTRUTURAÇÃO DO CONSELHO DE CONTROLE E ACOMPANHAMENTO SOCIAL DO FUNDEB, ALTERANDO AS LEIS MUNICIPAIS N° 283, DE 28 DE FEVEREIRO DE 2007 E N° 282, 08 DE JUNHO DE 2009, COM FUNDAMENTO NA LEI FEDERAL N°14.133, DE 25 DE DEZEMBRO DE 2020 E NO ART. 212-A, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VALTIERE</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_05.2021.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_05.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS E PRÉDIOS PÚBLICOS NO MUNICÍPIO DE MONTE HOREBE - PARAÍBA. QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/6/20210803_123227.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/6/20210803_123227.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE MONTE HOREBE/PB, PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_07.2021.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_07.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTADUALIZAÇÃO DO TRECHO DA RODOVIA MUNICIPAL QUE LIGA O MUNICÍPIO DE MONTE HOREBE/PB ATÉ MUNICÍPIO DE MAURITI/CE.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/8/20210803_121829_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/8/20210803_121829_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROJETO TECNOLOGIAS E PRATICAS EDUCATIVAS DA CIDADE EDUCADORA E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/</t>
   </si>
   <si>
     <t>dispõe sobre a reestruturação do conselho municipal de desenvolvimento rural sustentável - CMDRS de Monte Horebe/PB, a criação de fundo com dotações pra este fim, revoga os dispositivos legais contraditórios anteriores (Lei n 307/2013, de 25 de setembro de 2013) e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_-_fornecimento_de_absorventes_intimos_higienicos.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_-_fornecimento_de_absorventes_intimos_higienicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE ATENÇÃO A CUIDAR E APOIAR ÀS MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E DAS ESTUDANTES DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_da_justica_restaurativa.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_da_justica_restaurativa.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA DE JUSTIÇA RESTAURATIVA COMO POLÍTICA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A PROMOVER DESAPROPRIAÇÃO_x000D_
 POR INTERESSE SOCIAL DE ÁREA DE TERRA_x000D_
 SITUADA NO SÍTIO SERRA DO BRAGA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 409/2021 DE 03 DE MAIO DE 2021 - LEI DE DIRETRIZES ORÇAMENTARIAS DO MUNICÍPIO DE MONTE HOREBE - PB. LDO, PARA EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_n_15.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_n_15.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a Despesa do município de Monte Horebe, estado da Paraíba, para o exercício financeiro 2022 e da outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/43/porjeto_de_lei_016.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/43/porjeto_de_lei_016.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Logradouros e Prédios Públicos no Município de Monte Horebe - Paraíba, que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/44/porjeto_de_lei_017.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/44/porjeto_de_lei_017.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Logradouros e Prédios Públicos no Município de Monte Horebe - Paraíba, que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>JÚNIOR GUARITA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/48/porjeto_de_lei_019.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/48/porjeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Logradouros e Prédios Públicos_x000D_
 no Município de Monte Horebe - Paraíba, que especifica e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CABO SULA</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/50/porjeto_de_lei_021_2021.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/50/porjeto_de_lei_021_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Logradouros e Prédios Públicos_x000D_
 no sírio Capim, Município de Monte Horebe - Paraíba, que_x000D_
 especifica e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/51/porjeto_de_lei_022_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/51/porjeto_de_lei_022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Logradouros, Prédios Públicos e_x000D_
 espaços públicos no Município de Monte Horebe - Paraíba, que_x000D_
 especifica e dá outras providências</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ZÉ NILTON</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/52/porjeto_de_lei_023_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/52/porjeto_de_lei_023_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Logradouros, Prédios Públicos e_x000D_
 espaços públicos no Município de Monte Horebe - Paraíba, que_x000D_
 especifica e dá outras providências</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/53/novo_ctm_-_monte_horebe_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/53/novo_ctm_-_monte_horebe_1.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município de Monte Horebe, Estado da Paraíba, consolidando a legislação tributária municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa família acolhedora e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>EDIGLEY DE FRANCISQUINHA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/61/porjeto_de_lei_026.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/61/porjeto_de_lei_026.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Logradouros, Prédios Públicos e espaços públicos no Município de Monte Horebe - Paraíba, que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_027.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a_x000D_
 fazer doação de terrenos urbanos, visando_x000D_
 regularizar situação de direito já_x000D_
 consolidada, conforme especifica e da_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_028.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar no valor de R$ 2.360.000,00 (Dois milhões e trezentos e sessenta mil reais) no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JOAQUIM</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_01_2021_-_joaquim.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_01_2021_-_joaquim.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a pavimentação das duas ruas do Distrito de Santa Fé</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_02_2021_-_edigley.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_02_2021_-_edigley.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Excelentíssimo Prefeito Municipal Marcos Eron Nogueira, QUE SEJA IMPLANTADA INTERNET BANDA LARGA EM TODAS AS PRAÇAS EXISTENTES NA ZONA URBANA E NA ZONA RURAL (A EXEMPLO DA NOVA PRAÇA DO SITIO BRAGA) .</t>
   </si>
   <si>
     <t>SOARES</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_03_2021_-_soares.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_03_2021_-_soares.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Excelentíssimo Prefeito Municipal Marcos Eron Nogueira, QUE SEJA IMPLANTADA UM SISTEMA DE ABASTECIMENTO DE ÁGUA, ATRAVÉS DE UMA ADUTORA DO AÇUDE OLHO D’ÁGUA ATÉ O SITIO CAPIM, TENDO EM VISTA A CONSTRUÇÃO DE UMA CAIXA DE ÁGUA NO SITIO CAPIM PARA ABASTECER POR GRAVIDADE EM TODO O SITIO CAPIM DA DO MUNICÍPIO DE MONTE HOREBE/PB</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_04_2021-_junior.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_04_2021-_junior.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Excelentíssimo Prefeito Municipal Marcos Eron Nogueira, QUE SEJA DISPONIBILIZADA UMA AMBULÂNCIA PARA O DISTRITO DE SANTA FÉ, MUNICÍPIO DE MONTE HOREBE/PB .</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_05_2021_-_joaquim.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_05_2021_-_joaquim.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Excelentíssimo Prefeito Marcos Eron Nogueira, QUE SEJA CONCEDIDA A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NO DISTRITO DE SANTA FÉ, MUNICÍPIO DE MONTE HOREBE/PB. VALE FRISAR QUE O GINÁSIO SUPRACITADO TERÁ COMO NOME VICENTE BENEDITO DOS SANTOS .</t>
   </si>
   <si>
     <t>IRANALDO GRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_06_2021_-_iranaldo_-1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_06_2021_-_iranaldo_-1.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Excelentíssimo Prefeito Marcos Eron Nogueira, QUE SEJA FEITA A REFORMA E REVITALIZAÇÃO DA CAIXA DE ÁGUA DO SITIO ANGELIM NO MUNICÍPIO DE MONTE HOREBE-PB.</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_07_2021_-_junior.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_07_2021_-_junior.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Excelentíssimo Prefeito Marcos Eron Nogueira, QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PRAÇA NO DISTRITO DE SANTA FÉ.</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_08_2021_-_junior.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_08_2021_-_junior.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Excelentíssimo Prefeito Marcos Eron Nogueira, QUE SEJA CONSTRUIDO UM GINÁSIO POLIESPORTIVO NO SITIO CAPIM, MUNICÍPIO DE MONTE HOREBE/PB, VALE FRISAR QUE JÁ TEM O ESPAÇO ADEQUADO PARA A CONSTRUÇÃO NA ESCOLA EM TERRENO PRÓPRIO DA PREFEITURA .</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_009.2021_joaquim_-1.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_009.2021_joaquim_-1.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a instalação de Caixas Coletoras de Lixo nos seguintes locais: no Distrito de Santa Fé e a 1 (quilometro) Km da cidade Monte Horebe/PB em frente ao Projeto Verde na Comunidade dos Ciganos.</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_10_2021_-_ze_nilton.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_10_2021_-_ze_nilton.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular Excelentíssimo Prefeito Municipal Marcos Eron Nogueira, QUE SEJA PERFURADO UM POÇO PARA O ABASTECIMENTO DE ÁGUA, NO SITIO CHAPADA 2 MUNICÍPIO DE MONTE HOREBE/PB, NA DIVISA COM O CEARÁ, E SEJA CONCEDIDO O MESMO PEDIDO DE PERFURAÇÃO PARA O SITIO CHAPADA 1 PARA ATENDER 10 FAMÍLIAS LOCAIS.</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_011.2021_edigley.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_011.2021_edigley.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção e uma passagem molhada entre o sítio Pires e o sítio Sozinho no olho d’água, próximo da casa de Antônio Luiz.</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA CONCEDIDA A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA CONSTRUÇÃO DE UMA CAMPO DE FUTEBOL NO SÍTIO AREAIS MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_018.2021_joaquim.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_018.2021_joaquim.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo Municipal, através do Prefeito constitucional o Sr. MARCOS ERON NOGUEIRA, que seja implantada ciclovias nas Ruas João Agripino, Joaquim de Sousa, parte da Juscelino Kubitschek e por trás da Igreja Matriz que forma um círculo para á pratica de exercícios na cidade Monte Horebe/PB.</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_19.2021_-_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_19.2021_-_junior.docx</t>
   </si>
   <si>
     <t>REIVINDICA DO PODER EXECUTIVO, ATRAVÉS DO SEU TITULAR O EXCELENTÍSSIMO PREFEITO MARCOS ERON NOGUEIRA, QUE SEJA REALIZADA CONSTRUÇÃO DE UM MINE CAMPO DE FUTEBOL SOCIETY, NO DISTRITO DE SANTA FÉ MUNICÍPIO DE MONTE HOREBE/PB, VALE FRIZAR QUE O MESMO DEVE SER ILUMINAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento020.2021_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento020.2021_edigley.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PRAÇA AO AR LIVRE NO SÍTIO AREIAS MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA CONCEDIDA A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA CONSTRUÇÃO DE UMA GARAGEM PARA OS VEÍCULOS OFICIAIS DO  MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_022.2021_-_julio_cesar.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_022.2021_-_julio_cesar.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Excelentíssimo Prefeito Marcos Eron Nogueira, QUE SEJA CONCEDIDA A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA CONSTRUÇÃO PISCINA AQUECIDA PARA FISIOTERAPIA NO MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_023.2021_edigley.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_023.2021_edigley.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhor Prefeito Marcos Eron Nogueira, que seja colocada o nome de Mestre Ercílio Alves, na estrada que liga a cidade de Monte Horebe/PB ao Anaua distrito de Mauriti.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhor Prefeito Marcos Eron Nogueira, que seja removido o prédio da repetidora enfrente a casa de Zeca de Bida em Monte Horebe/PB.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento025.2021_valtiere.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento025.2021_valtiere.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA DE MUSCULAÇÃO AO AR LIVRE NA SAIDA PARA O BRAGA NO MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_026.2021_edigley_08.10.21.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_026.2021_edigley_08.10.21.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense ao Sr. Taciano Luís Barbosa Diniz, conhecido carinhosamente por Dr. Taciano Diniz.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, ATENDIMENTO MÉDICO E ODONTOLÓGICO NO SÍTIO AREAIS MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense ao Sr. FERNANDO PEREIRA DE OLIVEIRA, conhecido carinhosamente por “Galego do Posto”.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_029_cabo_sula.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_029_cabo_sula.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense ao Sr. FERNANDO DE ASSIS FERNANDES VIEIRA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_030.2021_valtiere.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_030.2021_valtiere.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA DESTINADO RECURSOS FINANCEIROS PARA A INSTALAÇÃO DE ILUMINAÇÃO A LED NAS SAÍDAS PRO SITIO BRAGA E ADJACÊNCIAS E NA SAÍDA PRO SITIO SERRA VERDE DOS QUIXABEIRA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_031.2021_valtiere.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_031.2021_valtiere.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA CRIA UMA GALERIA PRA HOMENAGEAR TODOS PREFEITOS E VEREADORES EM MEMORIA QUE FIZERAM PARTE DA NOSSA HISTORIA, RESGATANDO ASSIM A HISTORIA E A COLABORAÇÃO DE CADA UM AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_032.2021_edigley_08.10.21.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_032.2021_edigley_08.10.21.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense ao Sr. SILVANO LEITE DIAS, conhecido carinhosamente por  SILVANO DIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense ao Dr. MANOEL TELAMON ARRUDA FILHO (DR. TELMINHO) DIRETOR DO HOSPITAL REGIONAL DE CAJAZEIRAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>JULHÃO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_034.2021_juliao.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_034.2021_juliao.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense ao Sr. IRINEU DA SILVA NETO.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_035.2021_joaquim.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_035.2021_joaquim.pdf</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais_x000D_
 colegas Vereadores, que seja concedido o Título de Cidadão Horebense a Sra._x000D_
 Marione Pires de Paiva.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_036_iranaldo.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_036_iranaldo.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA IMPLANTADA INTERNET BANDA LARGA EM CASA DE APOIO JOÃO PESSOA/PB.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_037_iranaldo.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_037_iranaldo.doc</t>
   </si>
   <si>
     <t>REIVINDICA DO PODER EXECUTIVO, ATRAVÉS DO SEU TITULAR O EXCELENTÍSSIMO PREFEITO MARCOS ERON NOGUEIRA, QUE DADA CONTINUIDADE À COPA CHICO GATO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_038.2021_joaquim.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_038.2021_joaquim.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense a  Dr. Romeu Antônio morais de Lacerda.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_039.2021_joaquim.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_039.2021_joaquim.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense a  Sra. Maria de Fátima Gomes Tavares Lacerda.</t>
   </si>
   <si>
     <t>60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -969,68 +969,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/1/projeto_de_lei_01.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_02.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_lei_03.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/4/20210803_122228.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_05.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/6/20210803_123227.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_07.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/8/20210803_121829_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_-_fornecimento_de_absorventes_intimos_higienicos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_da_justica_restaurativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/43/porjeto_de_lei_016.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/44/porjeto_de_lei_017.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/48/porjeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/50/porjeto_de_lei_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/51/porjeto_de_lei_022_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/52/porjeto_de_lei_023_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/53/novo_ctm_-_monte_horebe_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/61/porjeto_de_lei_026.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_01_2021_-_joaquim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_02_2021_-_edigley.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_03_2021_-_soares.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_04_2021-_junior.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_05_2021_-_joaquim.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_06_2021_-_iranaldo_-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_07_2021_-_junior.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_08_2021_-_junior.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_009.2021_joaquim_-1.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_10_2021_-_ze_nilton.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_011.2021_edigley.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_018.2021_joaquim.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_19.2021_-_junior.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento020.2021_edigley.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_022.2021_-_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_023.2021_edigley.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento025.2021_valtiere.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_026.2021_edigley_08.10.21.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_029_cabo_sula.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_030.2021_valtiere.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_031.2021_valtiere.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_032.2021_edigley_08.10.21.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_034.2021_juliao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_035.2021_joaquim.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_036_iranaldo.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_037_iranaldo.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_038.2021_joaquim.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_039.2021_joaquim.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/1/projeto_de_lei_01.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_02.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_lei_03.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/4/20210803_122228.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_05.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/6/20210803_123227.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_07.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/8/20210803_121829_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_-_fornecimento_de_absorventes_intimos_higienicos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_da_justica_restaurativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/43/porjeto_de_lei_016.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/44/porjeto_de_lei_017.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/48/porjeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/50/porjeto_de_lei_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/51/porjeto_de_lei_022_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/52/porjeto_de_lei_023_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/53/novo_ctm_-_monte_horebe_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/61/porjeto_de_lei_026.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_01_2021_-_joaquim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_02_2021_-_edigley.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_03_2021_-_soares.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_04_2021-_junior.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_05_2021_-_joaquim.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_06_2021_-_iranaldo_-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_07_2021_-_junior.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_08_2021_-_junior.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_009.2021_joaquim_-1.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_10_2021_-_ze_nilton.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_011.2021_edigley.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_018.2021_joaquim.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_19.2021_-_junior.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento020.2021_edigley.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_022.2021_-_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_023.2021_edigley.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento025.2021_valtiere.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_026.2021_edigley_08.10.21.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_029_cabo_sula.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_030.2021_valtiere.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_031.2021_valtiere.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_032.2021_edigley_08.10.21.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_034.2021_juliao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_035.2021_joaquim.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_036_iranaldo.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_037_iranaldo.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_038.2021_joaquim.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_039.2021_joaquim.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>