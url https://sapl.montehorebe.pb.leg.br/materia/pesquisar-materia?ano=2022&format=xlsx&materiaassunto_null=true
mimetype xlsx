--- v0 (2025-10-15)
+++ v1 (2026-04-17)
@@ -54,332 +54,332 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>MILENA KAREN NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_municipal_no_0012022_-_abono-fundeb.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_municipal_no_0012022_-_abono-fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONOFUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO DA_x000D_
 REDE MUNICIPAL DE ENSINO, COMO MEDIDA_x000D_
 EXCEPCIONAL E TRANSITÓRIA DESTINADA A_x000D_
 PROMOVER O CUMPRIMENTO DO DISPOSTO NO_x000D_
 ARTIGO 212-A, INCISO XI, DA CONSTITUIÇÃO_x000D_
 FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_municipal_no_0022022_-_apai.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_municipal_no_0022022_-_apai.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 FIRMAR CONVÊNIO COM A ASSOCIAÇÃO_x000D_
 PIRANHENSE DE APOIO AO IDOSO – APAI, ENTIDADE_x000D_
 FILANTRÓPICA OBJETIVADA NA ACOMODAÇÃO DE_x000D_
 IDOSOS EM SITUAÇÃO DE ABANDONO OU DE MAUS_x000D_
 TRATOS, PARA TRANSFERÊNCIA DE RECURSOS_x000D_
 FINANCEIROS, A TÍTULO DE SUBVENÇÃO SOCIAL, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/67/alteracao_a_lei_de_cargos_e_carreira_cmmh_janeiro_de_2022.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/67/alteracao_a_lei_de_cargos_e_carreira_cmmh_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS SERVIDORES_x000D_
 PÚBLICOS DO QUADRO DO PODER LEGISLATIVO_x000D_
 MUNICIPAL, EM CUMPRIMENTO AO ART. 37, INCISO_x000D_
 II, DA CONSTITUIÇÃO FEDERAL, ALTERA O_x000D_
 ART.12º, §4º. E OS ANEXOS II E III, CONFORME_x000D_
 ABAIXO ESPECIFICADO E DÁ PROVIDENCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_das_diarias_janeiro_de_2022.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_das_diarias_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E_x000D_
 RESSARCIMENTO DE DESPESAS DE VIAGENS_x000D_
 AOS AGENTES POLÍTICOS DO PODER_x000D_
 LEGISLATIVO, CONFORME ESPECÍFICA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 341/2017, QUE_x000D_
 DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO_x000D_
 DETERMINADO PARA ATENDER A NECESSIDADE_x000D_
 TEMPORÁRIA DE EXCEPCIONAL INTERESSE_x000D_
 PÚBLICO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICIPIO DE MONTE HOREBE/PB PARA O EXERCICIO FINANCEIRO DE 2022 E ALTERA DISPOSITIVO DA LEI N° 381/2020 E ART 30 DA LEI 306/2013, QUE DISCORRE SOBRE REAJUSTE DO PISO DO MAGISTERIO REFERENTE AO PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E RESSARCIMENTO DE DESPESAS DE VIAGENS AOS AGENTES POLÍTICOS DO PODER EXECUTIVO E DEMAIS SERVIDORES, CONFORME ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_que_altera_a_lei_municipal_3412017_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_que_altera_a_lei_municipal_3412017_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 406/21 DE 08 DE FEVEREIRO DE 2021 E INSTITUI O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATES AS ENDEMIAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_0102022_-_credito_especial_policlinica.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_0102022_-_credito_especial_policlinica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de_x000D_
 Credito Especial no valor de R$ 285.000,00_x000D_
 (Duzentos e oitenta e cinco mil reais) no_x000D_
 orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_que_cria_novos_cargos_da_educacao_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_que_cria_novos_cargos_da_educacao_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS_x000D_
 PÚBLICOS NO QUADRO PERMANENTE DE_x000D_
 PESSOAL DO MUNICÍPIO DE MONTE_x000D_
 HOREBE/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>JÚNIOR GUARITA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/80/porjeto_de_lei_013.2020.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/80/porjeto_de_lei_013.2020.docx</t>
   </si>
   <si>
     <t>“Institui o Banco de Leite Materno para cadastramento prévio e voluntário e acompanhamento de quantidade disponível nos bancos de leite de Monte Horebe e dá outras providências”.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/81/porjeto_de_lei_014.2020.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/81/porjeto_de_lei_014.2020.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização do Teste de Triagem Neonatal, na modalidade ampliada, em Espectromia de Massa em Tandem (EIM), em crianças da cidade de Monte Horebe/PB e dá outras providências”.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>JULHÃO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_criacao_da_creche_-_pdf.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_criacao_da_creche_-_pdf.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE UMA ESCOLA MUNICIPAL NA ZONA RURAL DE MONTE HOREBE/PB, VISANDO REGULARIZAR SITUAÇÃO DE DIREITO JÁ CONSOLIDADA, CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CRIA CRECHE MUNICIPAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>IRANALDO GRANDÃO</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/86/monte_horebe_projeto_de_lei_019.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/86/monte_horebe_projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 PROMOVER DESAPROPRIAÇÃO POR INTERESSE_x000D_
 SOCIAL DE ÁREA DE TERRA SITUADA NO SÍTIO_x000D_
 SERRA DO BRAGA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei__020.22_1.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei__020.22_1.docx</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SLEG</t>
   </si>
   <si>
     <t>Dispõe sobre apreciação do parecer prévio do Tribunal de Contas do Estado da Paraíba, relativo à prestação de contas anual, do exercício de 2019 do Município de Monte Horebe/PB, de responsabilidade do Senhor Marcos Eron Nogueira, constante do Processo Eletrônico TC 08450/20 e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Dispõe sobre apreciação do parecer prévio do Tribunal de Contas do Estado da Paraíba, relativo à prestação de contas anual, do exercício de 2015 do Município de Monte Horebe/PB, de responsabilidade do Sra. Cláudia Aparecida Dias, constante do Processo Eletrônico TC 04126/16 e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dispõe sobre apreciação do parecer prévio do Tribunal de Contas do Estado da Paraíba, relativo à prestação de contas anual, do exercício de 2015 do Município de Monte Horebe/PB, de responsabilidade do Sr. Luciano Pessoa Saraiva, constante do Processo Eletrônico TC 04126/16 e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>VALTIERE</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_02.2022_valtiere.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_02.2022_valtiere.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA IMPLANTADO PISO SALARIO AOS MOTORISTA EFETIVOS DOS QUADROS DO EXECUTIVO MUNICIPAL, NO REFERIDO VALOR DE DOIS SALÁRIOS MÍNIMOS NACIONAL. .</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/84/requerimento_02.2022.doc</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/84/requerimento_02.2022.doc</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA IMPLANTADO O ADICIONAL DE INSALUBRIDADE PARA AS COZINHEIRAS/MERENDEIRA EFETIVAS DO MUNICÍPIO .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -686,68 +686,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_municipal_no_0012022_-_abono-fundeb.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_municipal_no_0022022_-_apai.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/67/alteracao_a_lei_de_cargos_e_carreira_cmmh_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_das_diarias_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_que_altera_a_lei_municipal_3412017_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_0102022_-_credito_especial_policlinica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_que_cria_novos_cargos_da_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/80/porjeto_de_lei_013.2020.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/81/porjeto_de_lei_014.2020.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_criacao_da_creche_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/86/monte_horebe_projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei__020.22_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_02.2022_valtiere.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/84/requerimento_02.2022.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_municipal_no_0012022_-_abono-fundeb.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_municipal_no_0022022_-_apai.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/67/alteracao_a_lei_de_cargos_e_carreira_cmmh_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_das_diarias_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_que_altera_a_lei_municipal_3412017_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_0102022_-_credito_especial_policlinica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_que_cria_novos_cargos_da_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/80/porjeto_de_lei_013.2020.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/81/porjeto_de_lei_014.2020.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_criacao_da_creche_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/86/monte_horebe_projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei__020.22_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_02.2022_valtiere.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2022/84/requerimento_02.2022.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>