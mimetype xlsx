--- v0 (2025-10-13)
+++ v1 (2026-04-16)
@@ -54,1022 +54,1022 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>MILENA KAREN NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/</t>
   </si>
   <si>
     <t>REVOGA O ART. 79 E ART. 95, INCISO VI,_x000D_
 DA LEI COMPLEMENTAR N° 03, DE 24 DE_x000D_
 NOVEMBRO DE 2017, E O ART. 21 DA LEI_x000D_
 MUNICIPAL Nº 358/2019, QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_municipal_0102023.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_municipal_0102023.docx</t>
   </si>
   <si>
     <t>Estabelece a Estrutura e o Funcionamento do Conselho Tutelar de Monte Horebe/PB e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CABO SULA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A_x000D_
 ABERTURA DE CRÉDITO ESPECIAL NO_x000D_
 LEGISLATIVO MUNICIPAL NO VALOR DE_x000D_
 R$ 60.000,00 (SESSENTA MIL REAIS) NO_x000D_
 ORÇAMENTO VIGENTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO PROJETO TECNOLOGIAS E PRATICAS EDUCADORAS DA CIDADE EDUCADORA, BOLSA DE INCENTIVO À PRODUTIVIDADE AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO DE MONTE HOREBE/PB</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_municipal_no_0132023_-_fogos.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_municipal_no_0132023_-_fogos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO MANUSEIO,_x000D_
 DA UTILIZAÇÃO, DA QUEIMA E DA SOLTURA DE_x000D_
 FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS COM_x000D_
 ESTAMPIDO, ASSIM COMO DE QUAISQUER_x000D_
 ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO_x000D_
 RUIDOSO NO MUNICÍPIO DE MONTE HOREBE/PB,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_municipal_no_018023_-_ldo.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_municipal_no_018023_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO_x000D_
 MUNICÍPIO DE MONTE HOREBE/PB, PARA_x000D_
 O EXERCÍCIO DE 2024 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_municipal_no_0192023_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_municipal_no_0192023_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO,_x000D_
 ATRIBUIÇÕES E FUNCIONAMENTO DO_x000D_
 CONSELHO MUNICIPAL DOS DIREITOS DA_x000D_
 PESSOA COM DEFICIÊNCIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_municipal_no_0202023_-_piso_enfermeiros_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_municipal_no_0202023_-_piso_enfermeiros_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder parcela de_x000D_
 complementação do vencimento aos enfermeiros e_x000D_
 técnicos de enfermagem integrantes do quadro de_x000D_
 servidores do Município de Monte Horebe/PB e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_municipal_no_021023_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_ao_orcamento_vigente_e_adota_outras_providencias_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_municipal_no_021023_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_ao_orcamento_vigente_e_adota_outras_providencias_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional_x000D_
 especial ao orçamento vigente e adota outras_x000D_
 providencias</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no0222023_de_08_de_setembro_de_2023..pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no0222023_de_08_de_setembro_de_2023..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURADE CREDITO ADICIONAL ESPECIAL NO VALOR DER$ 91.064,00(NOVENTA E UM MIL E SESSENTA EQUATRO REAIS), VALOR DISPONIBILIZADO PELAPORTARIA GM /MS N. 1.135/2023 (PISO DAENFERMAGEM) NO ORÇAMENTO VIGENTE E DÁOUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_no_0232023_-_piso_de_enfermagem_monte_hoebe.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_no_0232023_-_piso_de_enfermagem_monte_hoebe.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS E ANEXO IDA LEI MUNICIPAL Nº 467/2023, E DÁOUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>MAYARA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_municipal_no_24-2023_-_implatacao_de_sistema_solar.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_municipal_no_24-2023_-_implatacao_de_sistema_solar.docx</t>
   </si>
   <si>
     <t>“Implantação de Sistema Fotovoltaico para Geração de Energia Solar no Município de Monte Horebe - Paraíba, que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_lei_municipal_no_0252023_loa.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_lei_municipal_no_0252023_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE MONTE HOREBE, ESTADO DA_x000D_
 PARAÍBA, PARA O EXERCÍCIO FINANCEIRO_x000D_
 DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de__lei_ementa_parlamentar_monte_hoebe.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de__lei_ementa_parlamentar_monte_hoebe.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 220.000,00(DUZENTOS E VINTE MIL REAIS),_x000D_
 VALOR DISPONIBILIZADO PELA EMENTA N._x000D_
 323/2023 (EMENTA PARLAMENTAR) NO_x000D_
 ORÇAMENTO VIGENTE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_municipal_no_0292023.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_municipal_no_0292023.pdf</t>
   </si>
   <si>
     <t>ALTERA CAPUT DO ART. 1º E DO ART. 2º DA_x000D_
 LEI MUNICIPAL Nº 471, DE 11 DE OUTUBRO_x000D_
 DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_municipal_no_030-2023_-_alteracao_da_composicao_cms.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_municipal_no_030-2023_-_alteracao_da_composicao_cms.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 171/1995, QUE DISPÕE SOBRE_x000D_
 O CONSELHO MUNICIPAL DE SAÚDE DE_x000D_
 MONTE HOREBE/PB, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_municipal_no_032-2023_-_abre_credito_adcional_especial_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_municipal_no_032-2023_-_abre_credito_adcional_especial_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL_x000D_
 ESPECIAL NO VALOR DE R$ 65.276,25 (SESSENTA E CINCO_x000D_
 MIL DUZENTOS E SETENTA E SEIS REAIS E VINTE E CINCO_x000D_
 CENTAVOS), VALOR DISPONIBILIZADO PELA LEI 0195/2022_x000D_
 (LEI PAULO GUSTAVO) NO ORÇAMENTO VIGENTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/170/projeto-de-lei-n.-033-autoriza-o-poder-executivo-a-contratar-financiamento-junto-ao-bndes2023.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/170/projeto-de-lei-n.-033-autoriza-o-poder-executivo-a-contratar-financiamento-junto-ao-bndes2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 OPERAÇÃO DE CRÉDITO COM O BANCO NACIONAL_x000D_
 DO DESENVOLVIMENTO ECONÔMICO E SOCIAL –_x000D_
 BNDES., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JOAQUIM</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_004.2023_joaquim.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_004.2023_joaquim.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Logradouros, Prédios Públicos e espaços públicos no Município de Monte Horebe - Paraíba, que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JÚNIOR GUARITA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_005.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_005.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE DISPONIBILIZE UMA AMBULÂNCIA PARA O DISTRITO DE SANTA FÉ, MUNICÍPIO DE MONTE HORBE/PB</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PEDRO DE BEBEU</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_006.2023_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_006.2023_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja disponibilizado implementos agrícolas para as associações, como maquinas de pulverização.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JULHÃO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_007.2023_julio_cesar_1.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_007.2023_julio_cesar_1.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE DISPONIBILIZE UM CAMINHÃO COMPACTADOR DE LIXO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_007.2023_julio_cesar.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_007.2023_julio_cesar.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE DISPONIBILIZE UMA AMBULÂNCIA PARA O SITIO BRAGA, MUNICÍPIO DE MONTE HORBE/PB.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_009.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_009.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção e uma passagem molhada no SITIO BATALHA PRÓXIMO A CASA DE GERÔNIMO CALDEIRA.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_010.2023_junior_1.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_010.2023_junior_1.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma passagem molhada no SITIO PINGA PRÓXIMO A CASA ZÉ DE SOUSA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>TORRADO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_011.2023_torrado.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_011.2023_torrado.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma passagem molhada no SITIO PINGA PRÓXIMO A CASA ZÉ DOR.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_012.2023_torrado.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_012.2023_torrado.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma passagem molhada no SÍTIO PONTA DA SERRA PRÓXIMO A CASA DE CHICO SEIXA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_013.2023_torrado.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_013.2023_torrado.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma passagem molhada no SÍTIO BAIXO PRÓXIMO A ENTRADA PARA CASA DE ROMELSON.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_014.2023_torrado.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_014.2023_torrado.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a instalação de Caixas Coletoras de Lixo e Caminhão para coleta do Lixo nos seguintes locais: Sitio Pinga e Sitio Ponta da Cerra em Monte Horebe/PB.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_015.2023_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_015.2023_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA IMPLANTADA UM SISTEMA DE ABASTECIMENTO DE ÁGUA ENCANADA DO POÇO DO BELÉM PARA O SITIO AREIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_016.2023_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_016.2023_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma passagem molhada no SÍTIO BELÉM PRÓXIMO A CASA DE MARIA GALVÃO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/103/requerimento_017.2023_joaquim.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/103/requerimento_017.2023_joaquim.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a pavimentação da segunda LADEIRA, SENTIDO HOREBINHO ENTRE AS TERRAS DE ESPEDITO NAZÁRIO, SITIO MABANGA MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/104/requerimento_018.2023_torrado.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/104/requerimento_018.2023_torrado.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma passagem molhada entre SITIO GUAIA E O SITIO CHAPADA PRÓXIMO A CASA DE ERISMAR.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_019.2023_joaquim.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_019.2023_joaquim.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja denominado a praça do distrito de Santa Fé como: “JOSÉ LEITE DE BRITO (DEDÉ DE BRITO)”.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>RUDNEY</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma passagem molhada no SITIO SERROTE LOCALIZADO ENFRENTE AO SANGRADOR DO AÇUDE DE OSVALDO MARTINS, EM MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_021.2023_mayara.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_021.2023_mayara.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja disponibilizado EPIS BÁSICOS PARA AGRICULTORES DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_022.2023_joaquim.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_022.2023_joaquim.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção e uma passagem molhada no sitio Serra Verde enfrente ao sagrador do açude de Vanderlei.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_023.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_023.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a instalação de pontos de ônibus ou (ponto de espera) nos seguintes locais: rodovia onde liga os sítios pedreira e açude novo, na estrada que liga os sítios, Boa Vista e o Ribeiro, na entrada da Rita e outro no sítio pinga em frente à casa de Carolina.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_024.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_024.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que interdite a travessa da Praça na Rua Presidente Médici, de segunda a sexta no horário de 18:00h às 21:00h, na cidade de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_025.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_025.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja restaurar no mesmo local o monumento da estátua de padre Cícero, na Rua João Agripino enfrente a casa de Vanda na cidade de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_026.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_026.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o sorteio para corte de terra do próximo ano, a ser realizado em sessão na Câmara Municipal com a presença do secretário de Agricultura (CMDRS) e presidentes de associações.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_027.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_027.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente Marcio José Nogueira (Cabo Sula) e demais colegas Vereadores, que sejam instalados alto-falantes nos bairros e principais avenidas da cidade para transmissão das sessões.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_028.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_028.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente Marcio José Nogueira (Cabo Sula) e demais colegas Vereadores, que seja adquirido um veiculo (carro) para Câmara Municipal de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_029.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_029.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de duas centrais de velórios uma para o Cemitério São João Batista e a outra para o Cemitério Monte da Paz em Monte Horebe/PB.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_030.2023_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_030.2023_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, adoção de providências, com vistas à construção do Sistema de Abastecimento d’água através de uma adutora do açude olho d’água até o Sitio Capim, tendo em vista a construção de uma Caixa de d’água no sitio Capim para abastecer por gravidade em todo o sitio Capim da Cidade de Monte Horebe/PB</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>JEFSON DE ZÉ NILTON</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_031.2023_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_031.2023_jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o abastecimento singelo de água para a população do sitio Serra Verde dos Martim Monte Horebe/PB.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_032.2023_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_032.2023_jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o abastecimento singelo de água para a população do sitio Boa Vista Monte Horebe/PB.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_033.2023_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_033.2023_jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o abastecimento singelo de água para a população do sitio Guaia Monte Horebe/PB.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_034.2023_joaquim.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_034.2023_joaquim.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja construída uma placa de memória de Maria Benedito, entre a igreja e a estátua de Santa Fé distrito de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_035.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_035.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja construído um PARQUE DE EVENTOS na cidade de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_036.2023_joaquim.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_036.2023_joaquim.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja destinado recursos financeiros para construção de uma garagem para os veículos oficiais do município de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma casa de farinha mecanizada na Cidade de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_039.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_039.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma passagem molhada na estrada onde liga o sangrador do açude conhecido como "AÇUDE DE ZÉ BODÉ" AO CANIL MUNICIPAL, EM MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_040.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_040.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a aquisição de um Carro de Carrocinha para o transporte de animais para o Canil Municipal de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_045.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_045.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, O ATERRO DO AÇUDE VELHO PRÓXIMO A ESCOLA BONIFÁCIO SARAIVA DE MOURA EM MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_046.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_046.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PRAÇA AO AR LIVRE NO SÍTIO PINGA MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_047.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_047.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a pavimentação em paralelepípedo na travessa da Rua Amélia Pereira de Sousa e Rua Iracema Tavares de Lima em Monte Horebe/PB</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_048.2023_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_048.2023_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a aquisição de uma maquina de DEBULHAR MILHO e CARROÇÃO para transporte.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_049.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_049.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a aquisição de 2 caminhões pipa e um trator agrícola.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_050.2023_torrado.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_050.2023_torrado.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma piscina para aulas de natação na escola José Dias Guarita Monte Horebe/PB.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_051.2023_torrado.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_051.2023_torrado.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a criação de uma horta na escola José Dias Guarita Monte Horebe/PB.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_052.2023_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_052.2023_jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a construção de quebra-molas em frente à residência da Sra. Edinalva Roberto Cardoso.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_053.2023_julio_cesar.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_053.2023_julio_cesar.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o abastecimento singelo de água para a população do sitio Rita Monte Horebe/PB.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_054.2023_cabo_sula.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_054.2023_cabo_sula.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a construção de um quebra-molas na Rua Vadomiro Dias Guarita, Monte Horebe/PB em frente à residência do Sr. João Nilton Batista da Silva conhecido popularmente como “Nilton Bananeira”.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_055.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_055.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a construção de uma caixa d'água de alvenaria ou a construção de uma base para a instalação de uma caixa d'água de fibra no sitio Serrote município de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_056.2023_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_056.2023_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a perfuração de um poço artesiano no sítio Pinga.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_057.2023_joaquim.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_057.2023_joaquim.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a Reforma e ampliação do galpão público localizado no distrito de Santa Fé, com a proposição de nomeá-lo em homenagem a Antônio de Brito Leite.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_058.2023_cabo_sula.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_058.2023_cabo_sula.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o abastecimento singelo de água para a população do sitio Ribeiro Monte Horebe/PB.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_059.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_059.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que a Secretaria de Agricultura promova a implementação do Programa Mais Pecuária Brasil em nosso município, com foco na realização de inseminação artificial bovina para melhoria genética e produtividade na produção de leite.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_060.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_060.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja adquirido um gerador de energia para a Policlínica de Monte Horebe, PB.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_061.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_061.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a instalação de uma caixa d'água reserva com capacidade para armazenar 10 mil litros de água na Escola José Dias Guarita, localizada em nossa cidade.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_062.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_062.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a recuperação da Escola do Sítio Batalha, localizada em nosso município.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_065.2023_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_065.2023_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a perfuração de um poço artesiano no sítio Áreas dos Cardoso, próximo à casa de Osomar no município de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_067.2023_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_067.2023_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a solicitar a construção de uma caixa d'água nas terras do Sr. Airton, para a captação de água do açude da Solibral e posterior abastecimento do sítio Batalha, localizado em nosso município de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada o loteamento de terrenos localizados no açude de Zé Bode com o intuito de utilizá-los para a produção de hortaliças e frutas.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_071.2023_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_071.2023_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizada a marcação com placas de alvenaria nos limites do território de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>O Poder Legislativo do Município de Monte Horebe, Estado da Paraíba, por seus Vereadores, aglutinado o pensamento homenageiam, com manifestação de APLAUSO pelo ato de bravura ao 1ª Sargento José Edival da Silva e o Cabo Augusto Cézar Lima, pelos relevantes serviços prestados a região.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_municipal_no_007-2023_-_doacao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_municipal_no_007-2023_-_doacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE UM POSTO DE SAÚDE MUNICIPAL NA ZONA RURAL DE MONTE HOREBE/PB, VISANDO REGULARIZAR SITUAÇÃO DE DIREITO JÁ CONSOLIDADA, CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_municipal_no_008-2023_-_denominacao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_municipal_no_008-2023_-_denominacao.docx</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_municipal_no_028-2023_-_denominacao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_municipal_no_028-2023_-_denominacao.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Logradouros, Prédios Públicos e espaços públicos no distrito de Santa Fé Município de Monte Horebe - Paraíba, que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_municipal_no_028-2023_-_denominacao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_municipal_no_028-2023_-_denominacao.docx</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_municipal_no_031-2023_-_denominacao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_municipal_no_031-2023_-_denominacao.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação do Centro Cirúrgico da policlínica de Monte Horebe/PB como Genivalda Fernandes de Lima Sousa (Geny de Jota).”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1376,68 +1376,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_municipal_0102023.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_municipal_no_0132023_-_fogos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_municipal_no_018023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_municipal_no_0192023_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_municipal_no_0202023_-_piso_enfermeiros_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_municipal_no_021023_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_ao_orcamento_vigente_e_adota_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no0222023_de_08_de_setembro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_no_0232023_-_piso_de_enfermagem_monte_hoebe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_municipal_no_24-2023_-_implatacao_de_sistema_solar.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_lei_municipal_no_0252023_loa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de__lei_ementa_parlamentar_monte_hoebe.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_municipal_no_0292023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_municipal_no_030-2023_-_alteracao_da_composicao_cms.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_municipal_no_032-2023_-_abre_credito_adcional_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/170/projeto-de-lei-n.-033-autoriza-o-poder-executivo-a-contratar-financiamento-junto-ao-bndes2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_004.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_005.2023_junior.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_006.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_007.2023_julio_cesar_1.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_007.2023_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_009.2023_junior.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_010.2023_junior_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_011.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_012.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_013.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_014.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_015.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_016.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/103/requerimento_017.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/104/requerimento_018.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_019.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_021.2023_mayara.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_022.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_023.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_024.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_025.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_026.2023_junior.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_027.2023_junior.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_028.2023_junior.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_029.2023_junior.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_030.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_031.2023_jefson.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_032.2023_jefson.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_033.2023_jefson.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_034.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_035.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_036.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_039.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_040.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_045.2023_junior.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_046.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_047.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_048.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_049.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_050.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_051.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_052.2023_jefson.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_053.2023_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_054.2023_cabo_sula.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_055.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_056.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_057.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_058.2023_cabo_sula.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_059.2023_junior.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_060.2023_junior.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_061.2023_junior.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_062.2023_junior.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_065.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_067.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_071.2023_junior.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_municipal_no_007-2023_-_doacao.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_municipal_no_008-2023_-_denominacao.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_municipal_no_028-2023_-_denominacao.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_municipal_no_028-2023_-_denominacao.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_municipal_no_031-2023_-_denominacao.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_municipal_0102023.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_municipal_no_0132023_-_fogos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_municipal_no_018023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_municipal_no_0192023_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_municipal_no_0202023_-_piso_enfermeiros_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_municipal_no_021023_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_ao_orcamento_vigente_e_adota_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no0222023_de_08_de_setembro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_no_0232023_-_piso_de_enfermagem_monte_hoebe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_municipal_no_24-2023_-_implatacao_de_sistema_solar.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_lei_municipal_no_0252023_loa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de__lei_ementa_parlamentar_monte_hoebe.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_municipal_no_0292023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_municipal_no_030-2023_-_alteracao_da_composicao_cms.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_municipal_no_032-2023_-_abre_credito_adcional_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/170/projeto-de-lei-n.-033-autoriza-o-poder-executivo-a-contratar-financiamento-junto-ao-bndes2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_004.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_005.2023_junior.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_006.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_007.2023_julio_cesar_1.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_007.2023_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_009.2023_junior.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_010.2023_junior_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_011.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_012.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_013.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_014.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_015.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_016.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/103/requerimento_017.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/104/requerimento_018.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_019.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_021.2023_mayara.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_022.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_023.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_024.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_025.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_026.2023_junior.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_027.2023_junior.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_028.2023_junior.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_029.2023_junior.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_030.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_031.2023_jefson.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_032.2023_jefson.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_033.2023_jefson.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_034.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_035.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_036.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_039.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/131/requerimento_040.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/132/requerimento_045.2023_junior.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_046.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_047.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_048.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_049.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_050.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_051.2023_torrado.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_052.2023_jefson.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_053.2023_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_054.2023_cabo_sula.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_055.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_056.2023_rudney.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_057.2023_joaquim.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_058.2023_cabo_sula.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_059.2023_junior.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_060.2023_junior.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_061.2023_junior.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_062.2023_junior.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_065.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_067.2023_pedro.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_071.2023_junior.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_municipal_no_007-2023_-_doacao.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_municipal_no_008-2023_-_denominacao.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_municipal_no_028-2023_-_denominacao.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_municipal_no_028-2023_-_denominacao.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_municipal_no_031-2023_-_denominacao.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="216.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="215.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>