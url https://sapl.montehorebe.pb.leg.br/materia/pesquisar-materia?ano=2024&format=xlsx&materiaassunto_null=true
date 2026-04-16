--- v0 (2025-10-12)
+++ v1 (2026-04-16)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>MILENA KAREN NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_municipal_no_0012024_de_19_de_janeiro_de_2024._1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_municipal_no_0012024_de_19_de_janeiro_de_2024._1.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REVISÃO GERAL ANUAL DAREMUNERAÇÃO DOS SERVIDORES PÚBLICOS DOQUADRO DO PODER EXECUTIVO MUNICIPAL, EM CUMPRIMENTO AO ART. 37, INCISO X, DACONSTITUIÇÃO FEDERAL, CONFORME ABAIXOESPECIFICA E REMETE DEMAIS PROVIDÊNCIASNECESSÁRIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/172/projeto_de_lei_municipal_no_0022024_de_19_de_janeiro_de_2024._1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/172/projeto_de_lei_municipal_no_0022024_de_19_de_janeiro_de_2024._1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DA REMUNERAÇÃO_x000D_
 DOS PROFISSIONAIS DO MAGISTÉRIOS DE MONTE_x000D_
 HOREBE/PB, PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2024, REVOGA A LEI MUNICIPAL Nº 449/2023,_x000D_
 DEMAIS DISPOSIÇÕES EM CONTRÁRIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_municipal_no_0032024_de_19_de_janeiro_de_2024_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_municipal_no_0032024_de_19_de_janeiro_de_2024_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO PISO_x000D_
 SALARIAL DOS AGENTES COMUNITÁRIOS DE_x000D_
 SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS_x000D_
 DE MONTE HOREBE/PB, PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2024, REVOGANDO AS DEMAIS_x000D_
 DISPOSIÇÕES EM CONTRÁRIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_municipal_no_0042024_-_regova_da_lei_480.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_municipal_no_0042024_-_regova_da_lei_480.pdf</t>
   </si>
   <si>
     <t>“REVOGA A LEI MUNICIPAL Nº 480/2023,_x000D_
 DE 18 DE DEZEMBRO DE 2023, E DÁ_x000D_
 OUTRA PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_municipal_no_0052024_-_plano_municipal_da_1a_infancia.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_municipal_no_0052024_-_plano_municipal_da_1a_infancia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO MUNICIPAL_x000D_
 PELA PRIMEIRA INFÂNCIA DE MONTE_x000D_
 HOREBE/PB PARA O PERÍODO DE 2023_x000D_
 A 2033 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/182/projeto_de_lei_municipal_no_0062024_-_agente_de_contratacao.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/182/projeto_de_lei_municipal_no_0062024_-_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE AGENTE DE CONTRATAÇÃO,_x000D_
 COMISSÃO DE CONTRATAÇÃO E EQUIPE DE_x000D_
 APOIO, NOS MOLDES DA LEI FEDERAL N°_x000D_
 14.133/2021 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/189/projeto_de_lei_municipal_no_0072024_-_ldo.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/189/projeto_de_lei_municipal_no_0072024_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA_x000D_
 A ELABORAÇÃO DA LEI ORÇAMENTÁRIA_x000D_
 DO MUNICÍPIO DE MONTE HOREBE, PARA_x000D_
 O EXERCÍCIO DE 2025 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_lei_municipal_no_0082024_-_da_educacao_em_tempo_integral.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_lei_municipal_no_0082024_-_da_educacao_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DA_x000D_
 POLÍTICA DE EDUCAÇÃO EM TEMPO_x000D_
 INTEGRAL NO SISTEMA MUNICIPAL_x000D_
 DE ENSINO DE MONTE HOREBE E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE VACINAÇÃO NAS ESCOLAS PARA OS (AS) ALUNOS(AS) DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL DAS CRECHES E ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO DE MONTE HOREBE/PB.”</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>“INSTITUI O DIA “A” DA ALFABETIZAÇÃO NO MUNICÍPIO DE MONTE HOREBE/PB E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>PEDRO DE BEBEU</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/175/requerimento_01.2024_pedro_1.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/175/requerimento_01.2024_pedro_1.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o abastecimento singelo de d’água para a população do sitio Belém, localizado em nosso município Monte Horebe/PB.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>JÚNIOR GUARITA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/176/requerimento_02.2024_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/176/requerimento_02.2024_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que a Secretaria de Agricultura promova a implantação do Programa (CONAFER) Confederação Nacional dos Agricultores Familiares e Empreendedores Familiares em nosso Município.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_03.2024_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_03.2024_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a pavimentação com paralelepípedo na saída de Monte Horebe/PB até a Ponte que vai para a Serra Verde.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_04.2024_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_04.2024_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado a aquisição de um ônibus para o transporte dos alunos de Monte Horebe.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_05.2024_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_05.2024_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo da Paraíba, através do seu titular o Senhor Governador João Azevêdo Lins Filho, que seja realizada com urgência a malha asfáltica na estrada que liga Monte Horebe/PB até Anuá, no estado do Ceará, considerando que o pedido abrange a divisa entre os dois estados.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>RUDNEY</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_006.2024_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_006.2024_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja encaminhado ao Ministério da Educação e ao Instituto Federal da Paraíba a solicitação de implantação no município de Monte Horebe/PB de campus avançado de uma unidade educacional do Instituto Federal da Paraíba. Diante do exposto convoco uma audiência pública com o objetivo de debater os benefícios que a instalação do IFPB trará para a população de Monte Horebe, trazendo oportunidades de ensino superior de qualidade, pesquisa e extensão para os jovens e adultos da região. Além disso, a presença do IFPB no município contribuirá para o desenvolvimento econômico e social da cidade. A participação das autoridades e da comunidade é fundamental para que juntos possamos discutir e buscar alternativas para viabilizar a implantação do campus do IFPB em Monte Horebe. Contamos com a presença de todos nessa importante audiência pública.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>JULHÃO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_08.2024_julio_cesar.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_08.2024_julio_cesar.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado a ampliação das estradas que ligam os principais sítios do município, como Braga, Capim, Serra Verde e o Distrito de Santa Fé.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/188/requerimento_12.2024_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/188/requerimento_12.2024_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a criação de duas secretarias no âmbito da gestão municipal: a Secretaria de Articulação Política e a Secretaria da Mulher.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_13.2024_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_13.2024_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o desmembramento da Secretaria de Obras, Urbanismo e Transporte do município, criando assim a Secretaria de Obras e a Secretaria de Urbanismo e Transporte como órgãos independentes.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_17.2024_rudney.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_17.2024_rudney.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, a aquisição de uma Retroescavadeira, uma Enchedeira e uma Motoniveladora (Patrol).</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/192/requerimento_20.2024_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/192/requerimento_20.2024_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular o Senhor Prefeito Marcos Eron Nogueira, que seja realizado o abastecimento singelo d’água para o Sítio Guaia, localizado em Monte Horebe, no estado da Paraíba.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/183/mocao_de_aplausos_01.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/183/mocao_de_aplausos_01.docx</t>
   </si>
   <si>
     <t>O Poder Legislativo do Município de Monte Horebe, Estado da Paraíba, por seus Vereadores, aglutinado o pensamento homenageiam, com manifestação de APLAUSO a ELTON JONH NOGUEIRA DA SILVA NUNES pela convocação para compor a SELEÇÃO BRASILEIRA DE KARATÊ que representará o Brasil no WKMO WORLD CUP 2024 o qual ocorrerá na Itália.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/184/mocao_de_aplausos_02.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/184/mocao_de_aplausos_02.docx</t>
   </si>
   <si>
     <t>O Poder Legislativo do Município de Monte Horebe, Estado da Paraíba, por seus Vereadores, aglutinado o pensamento homenageiam, com manifestação de APLAUSO a JOÃO GABRIEL CAVALCANTE DA SILVA pela convocação para compor a SELEÇÃO BRASILEIRA DE KARATÊ que representará o Brasil no WKMO WORLD CUP 2024 o qual ocorrerá na Itália.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/185/mocao_de_aplausos_03.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/185/mocao_de_aplausos_03.docx</t>
   </si>
   <si>
     <t>O Poder Legislativo do Município de Monte Horebe, Estado da Paraíba, por seus Vereadores, aglutinado o pensamento homenageiam, com manifestação de APLAUSO a FILIPE DO NASCIMENTO RODRIGUES pela convocação para compor a SELEÇÃO BRASILEIRA DE KARATÊ que representará o Brasil no WKMO WORLD CUP 2024 o qual ocorrerá na Itália.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/186/mocao_de_aplausos_04.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/186/mocao_de_aplausos_04.docx</t>
   </si>
   <si>
     <t>O Poder Legislativo do Município de Monte Horebe, Estado da Paraíba, por seus Vereadores, aglutinado o pensamento homenageiam, com manifestação de APLAUSO a JOSÉ ROGÉRIO PEREIRA DE SOUSA pela convocação para compor a SELEÇÃO BRASILEIRA DE KARATÊ que representará o Brasil no WKMO WORLD CUP 2024 o qual ocorrerá na Itália.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO, PRESTAÇÃO DE CONTAS ANUAL REFERENTE AO EXERCÍCIO DE 2022 PROCESSO NÚMERO 03127/23 TCE/PB.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -720,68 +720,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_municipal_no_0012024_de_19_de_janeiro_de_2024._1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/172/projeto_de_lei_municipal_no_0022024_de_19_de_janeiro_de_2024._1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_municipal_no_0032024_de_19_de_janeiro_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_municipal_no_0042024_-_regova_da_lei_480.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_municipal_no_0052024_-_plano_municipal_da_1a_infancia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/182/projeto_de_lei_municipal_no_0062024_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/189/projeto_de_lei_municipal_no_0072024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_lei_municipal_no_0082024_-_da_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/175/requerimento_01.2024_pedro_1.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/176/requerimento_02.2024_junior.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_03.2024_junior.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_04.2024_pedro.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_05.2024_junior.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_006.2024_rudney.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_08.2024_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/188/requerimento_12.2024_junior.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_13.2024_junior.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_17.2024_rudney.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/192/requerimento_20.2024_junior.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/183/mocao_de_aplausos_01.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/184/mocao_de_aplausos_02.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/185/mocao_de_aplausos_03.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/186/mocao_de_aplausos_04.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_municipal_no_0012024_de_19_de_janeiro_de_2024._1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/172/projeto_de_lei_municipal_no_0022024_de_19_de_janeiro_de_2024._1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_municipal_no_0032024_de_19_de_janeiro_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_municipal_no_0042024_-_regova_da_lei_480.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_municipal_no_0052024_-_plano_municipal_da_1a_infancia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/182/projeto_de_lei_municipal_no_0062024_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/189/projeto_de_lei_municipal_no_0072024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_lei_municipal_no_0082024_-_da_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/175/requerimento_01.2024_pedro_1.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/176/requerimento_02.2024_junior.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_03.2024_junior.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_04.2024_pedro.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_05.2024_junior.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_006.2024_rudney.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_08.2024_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/188/requerimento_12.2024_junior.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_13.2024_junior.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_17.2024_rudney.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/192/requerimento_20.2024_junior.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/183/mocao_de_aplausos_01.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/184/mocao_de_aplausos_02.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/185/mocao_de_aplausos_03.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2024/186/mocao_de_aplausos_04.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>