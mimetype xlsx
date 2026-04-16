--- v1 (2025-11-27)
+++ v2 (2026-04-16)
@@ -54,1068 +54,1068 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>MILENA KAREN NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_municipal_01-2025.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_municipal_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICO MUNICIPAL, EM CUMPRIMENTO AO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, CONFORME ABAIXO ESPECIFICA E REMETE DEMAIS PROVIDÊNCIAS NECESSÁRIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_municipal_02-2025.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_municipal_02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DA REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIOS DE MONTE HOREBE/PB, PARA O EXERCÍCIO FINANCEIRO DE 2025, REVOGA A LEI MUNICIPAL N° 482/2024, DEMAIS DISPOSICOES EM CONTRÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS DE MONTE HOREBE/PB, PARA O EXERCÍCIO FINANCEIRO DE 2025, REVOGANDO AS DEMAIS DISPOSIÇÕES EM CONTRÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_municipal_04-2025.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_municipal_04-2025.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS COMISSIONADOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_municipal_no_005-2025_-_revisao_anual_salarios.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_municipal_no_005-2025_-_revisao_anual_salarios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REMUNERAÇÃO_x000D_
 DOS SERVIDORES PÚBLICOS DO QUADRO DO_x000D_
 PODER LEGISLATIVO MUNICIPAL, ALTERA O_x000D_
 ANEXO II DA LEI MUNICIAL Nº 436/2022, CONFORME_x000D_
 ABAIXO ESPECIFICADO E DÁ PROVIDENCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_municipal_no_0062025-__dispoe_sobre_o_desmembramento_de_secretarias.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_municipal_no_0062025-__dispoe_sobre_o_desmembramento_de_secretarias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO DA_x000D_
 SECRETARIA DE OBRAS, URBANISMO E_x000D_
 TRANSPORTES, CRIANDO A SECRETARIA DE_x000D_
 OBRAS E URBANISMO E A SECRETARIA DE_x000D_
 TRANSPORTES, NO MUNICÍPIO DE MONTE_x000D_
 HOREBE-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DE DIREITOS LGBTQIA+ DE MONTE DE HORBE/PB (CMDLGBT+), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A REPASSAR INCENTIVO_x000D_
 FINANCEIRO ADICIONAL AOS AGENTES_x000D_
 COMUNITÁRIOS DE SAÚDE - ACS E AOS_x000D_
 AGENTES DE COMBATE AS ENDEMIAS –_x000D_
 ACE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_municipal_no_0122025-__ldo_2026_prefeitura.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_municipal_no_0122025-__ldo_2026_prefeitura.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS DIRETRIEZES PARA_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO_x000D_
 MUNICÍPIO DE MONTE HOREBE/PB, PARA O_x000D_
 EXERCÍCIO DE 2026 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_municipal_no_0132025-.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_municipal_no_0132025-.pdf</t>
   </si>
   <si>
     <t>Cria os componentes do Município de Monte_x000D_
 Horebe do Estado da Paraíba do Sistema Nacional_x000D_
 de Segurança Alimentar- SISAN, define os_x000D_
 parâmetros para elaboração e implementação do_x000D_
 Plano Municipal de Segurança Alimentar e_x000D_
 Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_municipal_no_0142025_-_cria_o_conselho_de_seguranca_publica.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_municipal_no_0142025_-_cria_o_conselho_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE_x000D_
 SEGURANÇA PÚBLICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_municipal_no_0332025_-__assistente_de_alfabetizacao_-_assinado.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_municipal_no_0332025_-__assistente_de_alfabetizacao_-_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA VOLUNTÁRIO DE_x000D_
 ASSISTENTE DE APOIO À ALFABETIZAÇÃO,_x000D_
 DENTRO DO PROJETO MONTE HOREBE,_x000D_
 CIDADE ALFABETIZADORA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_municipal_no_035-_conselho_tutelar_-_assinado_1.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_municipal_no_035-_conselho_tutelar_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS_x000D_
 DOS MEMBROS DO CONSELHO TUTELAR DO_x000D_
 MUNICÍPIO DE MONTE HOREBE, ESTADO DA_x000D_
 PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_municipal_no_0362025_-_componente_de_qualidade_-_sh.pdf</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_municipal_no_0362025_-_componente_de_qualidade_-_sh.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 MONTE HOREBE/PB, O INCENTIVO DO COMPONENTE_x000D_
 DE QUALIDADE ESTABELECIDO PELA PORTARIA_x000D_
 GM/MS Nº 3.493/2024, DESTINADO ÀS EQUIPES DA_x000D_
 ESTRATÉGIA DE SAÚDE DA FAMILIA (ESF/ACS),_x000D_
 ESTRATÉGIA DE SAÚDE BUCAL (ESB) E EQUIPE_x000D_
 MULTIPROFISSIONAL (EMULTI) DA ATENÇÃO_x000D_
 PRIMÁRIA À SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>JÚNIOR GUARITA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECLARAÇÃO DE MARGEM CONSIGNÁVEL DE 40% (QUARENTA POR CENTO) NAS CONTRATAÇÕES E RENOVAÇÕES DE CRÉDITO CONSIGNADO PARA OS VEREADORES DA CÂMARA MUNICIPAL DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>PEDRO DE BEBEU</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_004_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_004_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, reforma do posto Âncora do sítio Areias.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_002_juninho_da_farmacia.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_002_juninho_da_farmacia.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a reabertura da Unidade Posto Âncora de Saúde do Sítio Guaiá.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, que realize a sinalização das ruas do município de Monte Horebe - PB.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_004_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_004_pedro.docx</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_005_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_005_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, implemento agrícola do tipo (veneno) e palmas; mudas de Palmas.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_006_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_006_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma passagem molhada para o sítio Canoa.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma passagem molhada que estrema os dois sítios Olho d água e sítio Solzinho.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JEFSON DE ZÉ NILTON</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_008_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_008_jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, o abastecimento singelo de água do sítio Chapáda.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_009_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_009_jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, solicitação de instalação de poste de iluminação pública na Rua Nobilino Dias, em frente á residência de Damião Lunário.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JULHÃO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_010_julhao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_010_julhao.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a instalação de tendas ou coberturas em frente à Escola Municipal José Dias Guarita, na rua Presidente Médice, Monte Horebe - PB.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MIRTES</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_011_mirtes.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_011_mirtes.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma passagem molhada para o sítio Guaiá que percorra da casa de Valdeci Chagas da Silva (Vardo), até a casa de Esmeralda Maria da Silva (Dosa).</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_012__junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_012__junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, que seja feita a ampliação do abastecimento singelo d’água do Sítio Guaiá, localizado em Monte Horebe, no estado da Paraíba.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>EDIGLEY DE FRANCISQUINHA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_013_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_013_edigley.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, passagem molhada para o sítio Pascoal, vizinho a casa de França Dias.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_014_julhao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_014_julhao.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a instalação nas entradas da cidade de um MASTRO COM A BANDEIRA DO MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_015__junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_015__junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, QUE DISPONIBILIZE UMA AMBULÂNCIA PARA O DISTRITO DE SANTA FÉ, MUNICÍPIO DE MONTE HORBE/PB.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_016__junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_016__junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma passagem molhada no SITIO PINGA PRÓXIMO A CASA ZÉ DE SOUSA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_017__junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_017__junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de duas centrais de velórios uma para o Cemitério São João Batista e a outra para o Cemitério Monte da Paz em Monte Horebe/PB</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_018__junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_018__junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma passagem molhada no DISTRITO DE SANTA FÉ, PRÓXIMO A CASA ZÉ DE LIOSO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/227/requerimento_019_julhao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/227/requerimento_019_julhao.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO SÍTIO BRAGA MUNICÍPIO DE MONTE HOREBE/PB.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_020jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_020jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a perfuração de poços artesianos nos sítios Guaiá, Serrinha e Chapada nos municípios de Monte Horebe-PB.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_021_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_021_jefson.docx</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_023_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_023_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, construção e uma passagem molhada no sitio Belém, depois da casa de Marreta popularmente conhecido.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_024__junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_024__junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma passagem molhada no Sítio Posse próxima a casa de Assis de Linda.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_026_julhao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_026_julhao.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, A CONSTRUÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) NO TRECHO DA RUA JOÃO AGRIPINO EM FRENTE À RÁDIO COMUNITÁRIA HOREBE FM.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_027_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_027_edigley.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção do calcamento da parede do Açude de Zé Bode.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_28_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_28_edigley.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, instalação da encanação e o estabelecimento do abastecimento regular de água no Sítio Poço Cavalo, localizado neste município</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_029_mirtes.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_029_mirtes.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA CÍCERO JOAQUIM DE ALBUQUERQUE, NESTE MUNICÍPIO DE MONTE HOREBE, PRECISAMENTE ENTRE AS RESIDÊNCIAS DE YARA DE SOUSA AVES E MARIA IVA DA SILVA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção do calçamento de um trecho de 2 (dois) metros da Rua Cícero Joaquim de Albuquerque, neste município de Monte Horebe.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_032_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_032_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, à aquisição de uma ENSILADEIRA para atender os agricultores de Monte Horebe, no estado da Paraíba</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, que seja disponibilizado implementos agrícolas para as associações, como maquinas de pulverização.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a perfuração de um poço artesiano no sítio Olho d Água no município de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a doação de árvores frutíferas para os moradores da área onde as árvores foram removidas em decorrência das obras de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a denominação de uma rua do município com o nome de ALVACI DIAS CAVALCANTE.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de CALÇAMENTO na área em frente à escola do Sítio Braga Município de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_039_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_039_jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a aquisição de aparelhos de ar condicionado para a Escola Municipal Joaquim Barbosa dos Santos no Sítio Braga Município de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_040_julhao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_040_julhao.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de banheiros públicos na praça GRACIOSA BEZERRA DE OLIVEIRA em Monte Horebe/PB.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_041_julhao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_041_julhao.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, QUE DISPONIBILIZE UM CAMINHÃO COMPACTADOR DE LIXO para Monte Horebe/PB.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento_044_pedro.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento_044_pedro.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, perante Vossa Excelência, requerer as seguintes providências: Manutenção e desassoreamento do açude localizado no sítio Olho d'Água seco.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_045_jefson.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_045_jefson.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma praça ao ar livre em um terreno de propriedade do Município, localizado em frente à Casa de Diógenes, na Rua Valdomiro Dias Guarita, no bairro São Francisco.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma Unidade Básica de Saúde para atender os Sítios Serra Verde, Ribeiro 1 e 2, Posse e Barrinha.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>DALVA</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_047_dalva.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_047_dalva.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção da proteção na ponte e a instalação de iluminação pública com dois postes na saída para Serra Verde.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_048_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_048_edigley.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de passagem molhada localizada atrás do açude de Nozinho Maria na comunidade Gravatar, neste município de Monte Horebe, Estado da Paraíba.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_049_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_049_edigley.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma passagem molhada (ponte/atravessia) na lateral do poço de João Pereira, localizado no Sítio Gravatar, Município de Monte Horebe, Estado da Paraíba.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma lombada na Rua José Basílio Braga, na lateral do frigorífico de Epitácio Pessoa, neste Município de Monte Horebe, Estado da Paraíba.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_051_juninho_da_farmacia.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_051_juninho_da_farmacia.docx</t>
   </si>
   <si>
     <t>Reivindica no uso de suas atribuições legais e regimentais, vem solicitar ao representante legal do DER (Departamento de Estradas de Rodagem) a implantação de redutores de velocidade (lombadas e/ou tipo tartarugas), em pontos principais da PB-400 especificamente na Estrada entre Monte Horebe e Bonito de Santa Fe ,na Entrada que dá acesso a Dois Sitios , Sítio Boa Vista e Sítio Ribeiro, visto que já ocorreram vários acidentes na mesma Entrada por se Encontrar em um Declive e dificulta a Visibilidade de quem faz o acesso à esses sítios .</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_059_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_059_edigley.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a implantação e/ou ampliação do serviço de coleta regular de lixo domiciliar nas áreas de sítios e comunidades rurais do município.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_060_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_060_edigley.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a doação de mudas de Raquete de Palma Forrageira  para os agricultores do Município</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_061_juninho_da_farmacia.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_061_juninho_da_farmacia.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense ao senhor MANOEL JOÃO DOS SANTOS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>CABO SULA</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense a senhora IRACY DE SOUSA CAVALCANTI.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_063_cabo_sula.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_063_cabo_sula.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense a Dra. LIZ MAGALHÃES.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense ao ilustre morador e prestador de serviços, SENHOR FRANCISCO SOARES DOS SANTOS, popularmente conhecido como “Seu Chico do Trato”.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_065_dalva.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_065_dalva.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadão Horebense à ilustre moradora e empresária, Senhora Ana Maria Caetano Pereira, carinhosamente conhecida como “Ana de Jario”.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_066_dalva.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_066_dalva.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, a construção de uma PRAÇA COM ACADEMIA DE MUSCULAÇÃO AO AR LIVRE na localidade da saída para o Sítio Braga, mais especificamente entre a residência do Senhor Marconde (taxista) e a residência da Senhora Edileusa, em frente à casa da Senhora Valquíria</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_067_mirtes.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_067_mirtes.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através do seu titular a Senhora Prefeita Milena Karen Tavares Nogueira, construção de uma PRAÇA COM ACADEMIA DE MUSCULAÇÃO AO AR LIVRE na Rua Teotônio Martins de Figueiredo, no local onde anteriormente existia uma praça (com televisão, que foi removida).</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/273/requerimento_068_juninho_da_farmacia.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/273/requerimento_068_juninho_da_farmacia.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a implantação de um Laboratório Municipal de Análises Clínicas no município de Monte Horebe.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_069_juninho_da_farmacia.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_069_juninho_da_farmacia.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, solicitando que o Poder Executivo adote as providências necessárias para realizar concurso público destinado ao preenchimento de cargos efetivos no quadro de servidores da Prefeitura Municipal de Monte Horebe</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento_070_cabo_sula.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento_070_cabo_sula.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, a concessão do Título de Cidadã Horebense à ilustre Senhora SIMONE FERREIRA DE FRANÇA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_072_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_072_edigley.docx</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_072_edigley.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_072_edigley.docx</t>
   </si>
   <si>
     <t>Na sua justificativa do Edil do Partido PSB, a presente solicitação se faz necessário, pois, a Senhora VALERIA LOPES ARAÚJO, natural de outra localidade, mas com raízes e dedicação profundamente estabelecidas em Monte Horebe, é uma profissional de destaque na área da saúde</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a criação do Plano de Cargo, Carreira e Remuneração (PCCR) da Secretaria de Desenvolvimento Social de Monte Horebe/PB.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, a concessão da mais alta honraria municipal o Título de Cidadão Horebense  ao Dr. Idelbrando, pelos inestimáveis e dedicados serviços prestados ao município de Monte Horebe..</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_076_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_076_junior.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, a concessão da mais alta honraria municipal o Título de Cidadão Horebense ao SR. CRISTIANO BRAZ GOMES, pelos inestimáveis e dedicados serviços prestados ao município de Monte Horebe..</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a aquisição ou a disponibilização imediata de um ônibus com características de conforto, incluindo ar-condicionado e cadeiras confortáveis, para uso exclusivo no transporte dos alunos atendidos pelo Serviço de Convivência e Fortalecimento de Vínculo.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_078_julhao.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_078_julhao.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Executivo, através da sua titular a Senhora Prefeita Milena Karen Tavares Nogueira, a reativação, recuperação e manutenção do Cemitério Público situado no Sítio Braga, no município de Monte Horebe – PB.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, a concessão do Título de Cidadão Horebense ao ilustre Senhor CÍCERO FABIANO DA SILVA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_081_mirtes.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_081_mirtes.docx</t>
   </si>
   <si>
     <t>Reivindica do Poder Legislativo, através do seu Presidente e demais colegas Vereadores, que seja concedido o Título de Cidadã Horebense em favor da ilustre Senhora MARIA SANDRA CAVALCANTE PINHEIRO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>O Poder Legislativo do Município de Monte Horebe, Estado da Paraíba, por seus Vereadores, aglutina o pensamento e manifesta APLAUSO e reconhecimento ao Senhor WALACY DIOGO CARDOSO DIAS, por seu trabalho exemplar e dedicação como Coordenador do Serviço de Convivência e Fortalecimento de Vínculos (SCFV).</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/213/porjeto_de_lei_09_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/213/porjeto_de_lei_09_junior.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a transmissão ao vivo das sessões ordinárias, extraordinárias, solenes e especiais da Câmara Municipal de Monte Horebe-PB no painel da Praça Francisco Pereira de Sousa (Francisco Nazário) e dá outras providências.”</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/215/pl.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/215/pl.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Logradouros, Praças e Prédios Públicos no Município de Monte Horebe - Paraíba, que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/222/porjeto_de_lei_10_junior.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/222/porjeto_de_lei_10_junior.docx</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/231/porjeto_de_lei_11_mirtes.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/231/porjeto_de_lei_11_mirtes.docx</t>
   </si>
   <si>
     <t>“Institui e inclui no calendário oficial do festival de inverno do município o evento Show Católico.”</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_015-2025_-_altera_pccr_da_camara_-_lei_399-2019_2.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_015-2025_-_altera_pccr_da_camara_-_lei_399-2019_2.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS SERVIDORES PÚBLICOS DO QUADRO DO PODER LEGISLATIVO MUNICIPAL,EM CUMPRIMENTO AO ART. 37, INCISO II, DA CONSTITUIÇÃO FEDERAL, ALTERA O ART.12, §4º E OS ANEXOS II EIII DA LEI 366/2019, 436/2022 E 453/2023, CONFORME ABAIXO ESPECIFICADO E DÁ PROVIDENCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/253/porjeto_de_lei_16_dalva.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/253/porjeto_de_lei_16_dalva.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Logradouros, Praças e Prédios Públicos no Município de Monte Horebe - Paraíba, que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/258/porjeto_de_lei_22_juninho_da_farmacia.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/258/porjeto_de_lei_22_juninho_da_farmacia.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de Identificação nos veículos oficiais de propriedade ou a serviço da administração pública municipal de Monte Horebe, Estado da Paraíba, e dá outras providências”.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/259/porjeto_de_lei_23_mirtes.docx</t>
+    <t>http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/259/porjeto_de_lei_23_mirtes.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1419,68 +1419,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_municipal_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_municipal_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_municipal_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_municipal_no_005-2025_-_revisao_anual_salarios.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_municipal_no_0062025-__dispoe_sobre_o_desmembramento_de_secretarias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_municipal_no_0122025-__ldo_2026_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_municipal_no_0132025-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_municipal_no_0142025_-_cria_o_conselho_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_municipal_no_0332025_-__assistente_de_alfabetizacao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_municipal_no_035-_conselho_tutelar_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_municipal_no_0362025_-_componente_de_qualidade_-_sh.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_004_pedro.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_002_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_004_pedro.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_005_pedro.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_006_pedro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_008_jefson.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_009_jefson.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_010_julhao.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_011_mirtes.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_012__junior.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_013_edigley.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_014_julhao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_015__junior.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_016__junior.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_017__junior.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_018__junior.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/227/requerimento_019_julhao.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_020jefson.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_021_jefson.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_023_pedro.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_024__junior.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_026_julhao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_027_edigley.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_28_edigley.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_029_mirtes.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_032_pedro.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_039_jefson.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_040_julhao.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_041_julhao.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento_044_pedro.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_045_jefson.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_047_dalva.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_048_edigley.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_049_edigley.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_051_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_059_edigley.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_060_edigley.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_061_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_063_cabo_sula.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_065_dalva.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_066_dalva.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_067_mirtes.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/273/requerimento_068_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_069_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento_070_cabo_sula.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_072_edigley.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_072_edigley.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_076_junior.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_078_julhao.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_081_mirtes.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/213/porjeto_de_lei_09_junior.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/215/pl.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/222/porjeto_de_lei_10_junior.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/231/porjeto_de_lei_11_mirtes.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_015-2025_-_altera_pccr_da_camara_-_lei_399-2019_2.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/253/porjeto_de_lei_16_dalva.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/258/porjeto_de_lei_22_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/259/porjeto_de_lei_23_mirtes.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_municipal_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_municipal_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_municipal_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_municipal_no_005-2025_-_revisao_anual_salarios.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_municipal_no_0062025-__dispoe_sobre_o_desmembramento_de_secretarias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_municipal_no_0122025-__ldo_2026_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_municipal_no_0132025-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_municipal_no_0142025_-_cria_o_conselho_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_municipal_no_0332025_-__assistente_de_alfabetizacao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_municipal_no_035-_conselho_tutelar_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_municipal_no_0362025_-_componente_de_qualidade_-_sh.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_004_pedro.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_002_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_004_pedro.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_005_pedro.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_006_pedro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_008_jefson.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_009_jefson.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_010_julhao.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_011_mirtes.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_012__junior.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_013_edigley.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_014_julhao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_015__junior.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_016__junior.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_017__junior.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_018__junior.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/227/requerimento_019_julhao.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_020jefson.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_021_jefson.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_023_pedro.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_024__junior.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_026_julhao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_027_edigley.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_28_edigley.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_029_mirtes.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_032_pedro.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_039_jefson.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_040_julhao.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_041_julhao.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento_044_pedro.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_045_jefson.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_047_dalva.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_048_edigley.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_049_edigley.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_051_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_059_edigley.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_060_edigley.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_061_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_063_cabo_sula.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_065_dalva.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_066_dalva.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_067_mirtes.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/273/requerimento_068_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_069_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento_070_cabo_sula.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_072_edigley.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_072_edigley.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_076_junior.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_078_julhao.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_081_mirtes.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/213/porjeto_de_lei_09_junior.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/215/pl.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/222/porjeto_de_lei_10_junior.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/231/porjeto_de_lei_11_mirtes.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_015-2025_-_altera_pccr_da_camara_-_lei_399-2019_2.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/253/porjeto_de_lei_16_dalva.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/258/porjeto_de_lei_22_juninho_da_farmacia.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montehorebe.pb.leg.br/media/sapl/public/materialegislativa/2025/259/porjeto_de_lei_23_mirtes.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>